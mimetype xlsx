--- v0 (2026-10-19)
+++ v1 (2026-10-19)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulacja" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t xml:space="preserve">WIZ-SZK-MB-0035 Eco-classroom 2 </t>
   </si>
   <si>
-    <t>z dnia 2026-10-19 17:15:05</t>
+    <t>z dnia 2026-10-19 20:25:22</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>096964</t>
   </si>
   <si>
     <t>Grande glass case door for level raisers L</t>
   </si>
@@ -268,51 +268,51 @@
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5eb3c197da541b1b7c1d0d2d6dd3c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4e961a85e3b4c267b97df8b012172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755114de5718b8f36334132e65fc31e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019478a4e1f25ae4fd5d2d3ec80e0ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893f15a46c57e3c97ba324ae2749b5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f214f6774936c1dc38fb93867ad16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1c9acaa9e6ca8b0ab2b2fec9f9437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6382f100dc6874dc6f776860555f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb087a849cec37a1d92c2cd9d4cfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557c8787fd71dd01856300382d32dd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5b060aff74282fbf205a98784393511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7b1d594cc3d61e96bf2250f2c7b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d5f30090053ff6492793811634fde13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a7ce91ee5068c4f15744ade2bf6f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94389d04bfadd16615a3c7ac07beb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675061228cb11a7d7803711dd975ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c32ca84317fbb26d20a33e87a8ce424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1004169ece9a328799375f70c8841a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277ffe56e5c388ffd1c84577dbef166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c43ab458e89ca5586730b88240fddb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e189b4245a20178e193ec5fb41c9c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c970972aa188726db05deb6c9c6719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aabefb713a463a595bdc3ff5e694c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc71a790dd83b7fcb4c9e8db9f7938711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec303c7a40be0e5ef7565fdc2133612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773929eeb979fc9b35ca86eba14a44113.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5076825" cy="2857500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="WIZ-SZK-MB-0035" descr="Eco-classroom 2 "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>